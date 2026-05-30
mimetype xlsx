--- v0 (2026-02-26)
+++ v1 (2026-05-30)
@@ -1,81 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\freichmannk\Documents\Collections\Inlay Soles\Certified product and inlay sole combinations overview\2026-01\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Projects\Adapt\Testing\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A11D903-A12C-4719-B060-7B55D37E8C4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{74EF380B-18BA-40ED-84EA-FA78869EF881}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{30DFA186-33BF-4EB5-96E4-9CD3D2881082}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{30DFA186-33BF-4EB5-96E4-9CD3D2881082}"/>
   </bookViews>
   <sheets>
     <sheet name="Bata Industrials" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Bata Industrials'!$A$2:$S$106</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="810" uniqueCount="142">
   <si>
     <t>Premium Fit</t>
   </si>
   <si>
     <t>Superior Fit</t>
   </si>
   <si>
     <t>Excellent Fit</t>
   </si>
   <si>
     <t>Bickz 2</t>
   </si>
   <si>
     <t>Bickz 305</t>
   </si>
   <si>
     <t>Bickz 907</t>
   </si>
   <si>
     <t>Bickz Sneakers</t>
   </si>
   <si>
     <t>Bickz 728 ESD</t>
   </si>
   <si>
@@ -944,88 +945,88 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Standaard" xfId="0" builtinId="0"/>
     <cellStyle name="Standaard 2" xfId="1" xr:uid="{C47779ED-385E-4ACB-B3B0-36BA51F02376}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FF006100"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF009CDE"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Thema">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1287,51 +1288,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{782BA1E0-39EC-4420-B27C-6F11C3E27670}">
   <dimension ref="A1:S106"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="3" ySplit="2" topLeftCell="D29" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="S48" sqref="S48"/>
+      <selection pane="bottomRight" activeCell="H37" sqref="H37:H43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="3" width="24.77734375" style="46" customWidth="1"/>
     <col min="4" max="4" width="12.77734375" style="47" customWidth="1"/>
     <col min="5" max="16" width="12.77734375" style="46" customWidth="1"/>
     <col min="17" max="18" width="12.77734375" style="48" customWidth="1"/>
     <col min="19" max="19" width="12.77734375" style="49" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="22.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="50" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="52"/>
       <c r="D1" s="53" t="s">
         <v>141</v>
       </c>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
@@ -2696,237 +2697,261 @@
       </c>
       <c r="R37" s="33"/>
       <c r="S37" s="34" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A38" s="21" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="21" t="s">
         <v>119</v>
       </c>
       <c r="C38" s="23" t="s">
         <v>134</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>129</v>
       </c>
       <c r="E38" s="25" t="s">
         <v>129</v>
       </c>
       <c r="F38" s="21" t="s">
         <v>129</v>
       </c>
-      <c r="G38" s="21"/>
-      <c r="H38" s="21"/>
+      <c r="G38" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="H38" s="25" t="s">
+        <v>129</v>
+      </c>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
       <c r="N38" s="21"/>
       <c r="O38" s="21"/>
       <c r="P38" s="21"/>
       <c r="Q38" s="32" t="s">
         <v>129</v>
       </c>
       <c r="R38" s="33"/>
       <c r="S38" s="34" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A39" s="21" t="s">
         <v>116</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>117</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>134</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>129</v>
       </c>
       <c r="E39" s="25" t="s">
         <v>129</v>
       </c>
       <c r="F39" s="21" t="s">
         <v>129</v>
       </c>
-      <c r="G39" s="21"/>
-      <c r="H39" s="21"/>
+      <c r="G39" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="H39" s="25" t="s">
+        <v>129</v>
+      </c>
       <c r="I39" s="21"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
       <c r="N39" s="21"/>
       <c r="O39" s="21"/>
       <c r="P39" s="21"/>
       <c r="Q39" s="32" t="s">
         <v>129</v>
       </c>
       <c r="R39" s="33"/>
       <c r="S39" s="34" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="40" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A40" s="21" t="s">
         <v>116</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>118</v>
       </c>
       <c r="C40" s="23" t="s">
         <v>134</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>129</v>
       </c>
       <c r="E40" s="25" t="s">
         <v>129</v>
       </c>
       <c r="F40" s="21" t="s">
         <v>129</v>
       </c>
-      <c r="G40" s="21"/>
-      <c r="H40" s="21"/>
+      <c r="G40" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="H40" s="25" t="s">
+        <v>129</v>
+      </c>
       <c r="I40" s="21"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="21"/>
       <c r="M40" s="21"/>
       <c r="N40" s="21"/>
       <c r="O40" s="21"/>
       <c r="P40" s="21"/>
       <c r="Q40" s="32" t="s">
         <v>129</v>
       </c>
       <c r="R40" s="33"/>
       <c r="S40" s="34" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A41" s="21" t="s">
         <v>116</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>121</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>134</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="25" t="s">
         <v>129</v>
       </c>
       <c r="F41" s="21" t="s">
         <v>129</v>
       </c>
-      <c r="G41" s="25"/>
-      <c r="H41" s="25"/>
+      <c r="G41" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="H41" s="25" t="s">
+        <v>129</v>
+      </c>
       <c r="I41" s="25"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25"/>
       <c r="N41" s="25"/>
       <c r="O41" s="25"/>
       <c r="P41" s="25"/>
       <c r="Q41" s="32" t="s">
         <v>129</v>
       </c>
       <c r="R41" s="33"/>
       <c r="S41" s="34" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:19" s="37" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A42" s="21" t="s">
         <v>116</v>
       </c>
       <c r="B42" s="21" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>134</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>129</v>
       </c>
       <c r="E42" s="25" t="s">
         <v>129</v>
       </c>
       <c r="F42" s="21" t="s">
         <v>129</v>
       </c>
-      <c r="G42" s="21"/>
-      <c r="H42" s="21"/>
+      <c r="G42" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="H42" s="25" t="s">
+        <v>129</v>
+      </c>
       <c r="I42" s="21"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="21"/>
       <c r="N42" s="21"/>
       <c r="O42" s="21"/>
       <c r="P42" s="21"/>
       <c r="Q42" s="32" t="s">
         <v>129</v>
       </c>
       <c r="R42" s="33"/>
       <c r="S42" s="34" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A43" s="21" t="s">
         <v>116</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>134</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>129</v>
       </c>
       <c r="E43" s="25" t="s">
         <v>129</v>
       </c>
       <c r="F43" s="21" t="s">
         <v>129</v>
       </c>
-      <c r="G43" s="25"/>
-      <c r="H43" s="25"/>
+      <c r="G43" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="H43" s="25" t="s">
+        <v>129</v>
+      </c>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
       <c r="N43" s="25"/>
       <c r="O43" s="25"/>
       <c r="P43" s="25"/>
       <c r="Q43" s="32" t="s">
         <v>129</v>
       </c>
       <c r="R43" s="33"/>
       <c r="S43" s="34" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A44" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="30" t="s">
         <v>134</v>
@@ -5152,51 +5177,51 @@
   </autoFilter>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:R1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="A1:XFD1048576">
     <cfRule type="containsText" dxfId="0" priority="1" operator="containsText" text="Yes">
       <formula>NOT(ISERROR(SEARCH("Yes",A1)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Bata Industrials</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nathalie Bahlmann</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>